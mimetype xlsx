--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1,682 +1,683 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Workforce Analysis\Staff\Jessica Nelson\Publications\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Workforce Analysis\Staff\Kathi Riddell\_Work\Consumer Price Index\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C01309C6-FE07-4977-AEBC-70670531A633}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0569FF7A-ABA5-4381-AB87-03BF74E0C357}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1116" yWindow="1116" windowWidth="20292" windowHeight="10920" xr2:uid="{913654DC-8A71-4495-B99A-69B98129D27D}"/>
+    <workbookView xWindow="30135" yWindow="2265" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025'!$A$1:$I$79</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$I$80</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="65">
   <si>
     <t>Oregon Employment Department</t>
   </si>
   <si>
     <t>U.S. Bureau of Labor Statistics</t>
   </si>
   <si>
     <t>Workforce &amp; Economic Research</t>
   </si>
   <si>
     <t>PO Box 193766</t>
   </si>
   <si>
     <t>875 Union Street NE</t>
   </si>
   <si>
     <t>San Francisco, CA  94119-3766</t>
   </si>
   <si>
     <t>Salem, OR  97311</t>
   </si>
   <si>
     <t>(415) 975-4350</t>
   </si>
   <si>
+    <t>www.QualityInfo.org</t>
+  </si>
+  <si>
+    <t>All Items, 1982-84=100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U.S. City Average       </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Urban Wage Earners</t>
+  </si>
+  <si>
+    <t>Urban Consumers</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> and Clerical Workers</t>
+  </si>
+  <si>
+    <t>Index</t>
+  </si>
+  <si>
+    <t>% Change</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>Jan.</t>
+  </si>
+  <si>
+    <t>Feb.</t>
+  </si>
+  <si>
+    <t>Mar.</t>
+  </si>
+  <si>
+    <t>Apr.</t>
+  </si>
+  <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>June</t>
+  </si>
+  <si>
+    <t>July</t>
+  </si>
+  <si>
+    <t>Aug.</t>
+  </si>
+  <si>
+    <t>Sept.</t>
+  </si>
+  <si>
+    <t>Nov.</t>
+  </si>
+  <si>
+    <t>Dec.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>191.0</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>www.bls.gov/cpi</t>
+  </si>
+  <si>
     <t>Contact: Kathi Riddell</t>
   </si>
   <si>
-    <t>www.bls.gov/cpi</t>
-[...82 lines deleted...]
-    <t>2010</t>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>NA = Not available</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>0.1</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>2.1</t>
-  </si>
-[...89 lines deleted...]
-    <t>Dec.</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Monthly indexes are not adjusted for seasonality.</t>
     </r>
   </si>
   <si>
     <r>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Percent change from the same month in the previous year.</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">The U.S. Bureau of Labor Statistics discontinued the Portland-Salem, 
+OR-WA series after 2017. More information is available at: https://www.bls.gov/cpi/additional-resources/geographic-revision-2018.htm. </t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>Kathi.R.Riddell@employ.oregon.gov</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>298.990</t>
+  </si>
+  <si>
+    <t>-0.4</t>
+  </si>
+  <si>
     <r>
-      <t>4</t>
+      <t>2026</t>
     </r>
     <r>
       <rPr>
-        <sz val="10.5"/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  BLS could not collect October 2025 reference period survey data due to a lapse in appropriations. BLS is unable to retroactively collect these data.</t>
+      <t>2</t>
     </r>
   </si>
   <si>
-    <t>NA = Not available</t>
-[...11 lines deleted...]
-    <t>available Jan. 13, 2026</t>
+    <t>2.9</t>
+  </si>
+  <si>
+    <t>2.5</t>
   </si>
   <si>
     <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  Projections prepared by the Oregon Department of Administrative Services (December 2025).</t>
+      <t xml:space="preserve">  Projections prepared by the Oregon Department of Administrative Services (March 2026).</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consumer Price Index </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color rgb="FFED0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>Note: The U.S. Bureau of Labor Statistics now publishes CPI data with three decimal places.</t>
+  </si>
+  <si>
+    <t>Oct.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="7.5"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="7.5"/>
-      <color indexed="12"/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...32 lines deleted...]
-      <sz val="10"/>
+      <sz val="10.5"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
-[...15 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-      <sz val="11"/>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFED0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <color rgb="FFED0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="18" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -938,1594 +939,1430 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kathi.R.Riddell@employ.oregon.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bls.gov/cpi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qualityinfo.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAE51B54-76CC-4F18-B09E-8292EE750C1C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J86"/>
+  <dimension ref="A1:Q86"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A46" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M54" sqref="M54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13" style="6" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="1" width="13" style="11" customWidth="1"/>
+    <col min="2" max="2" width="14" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="6.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="18.5703125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="14" style="4" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="45.28515625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="12" style="4" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-[...4 lines deleted...]
-      <c r="G1" s="3" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...4 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="6" t="s">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A3" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="3"/>
-[...4 lines deleted...]
-      <c r="G3" s="3" t="s">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A4" s="6" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="3"/>
-[...4 lines deleted...]
-      <c r="G4" s="3" t="s">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="32" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="8"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="8"/>
-[...4 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="E7" s="3"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E8" s="3"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+    </row>
+    <row r="9" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="56"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="56"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37"/>
+    </row>
+    <row r="10" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E10" s="3"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+    </row>
+    <row r="11" spans="1:10" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="55"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="55"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="55" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="55"/>
+      <c r="G12" s="55"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" s="23"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B14" s="19"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="8"/>
-[...8 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="F14" s="15"/>
+      <c r="G14" s="12"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="E7" s="4"/>
-[...11 lines deleted...]
-      <c r="A9" s="48" t="s">
+      <c r="G15" s="10"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="20"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="48"/>
-[...17 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="D16" s="9"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="49"/>
-[...9 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="G16" s="12"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B17" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="49"/>
-[...23 lines deleted...]
-      <c r="E14" s="19" t="s">
+      <c r="C17" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="20"/>
-[...7 lines deleted...]
-      <c r="F15" s="23" t="s">
+      <c r="D17" s="9"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" s="11">
+        <v>1982</v>
+      </c>
+      <c r="B18" s="2">
+        <v>96.5</v>
+      </c>
+      <c r="C18" s="2">
+        <v>6.2</v>
+      </c>
+      <c r="D18" s="2"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="2">
+        <v>96.9</v>
+      </c>
+      <c r="G18" s="2">
+        <v>6</v>
+      </c>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" s="11">
+        <v>1983</v>
+      </c>
+      <c r="B19" s="2">
+        <v>99.6</v>
+      </c>
+      <c r="C19" s="2">
+        <v>3.2</v>
+      </c>
+      <c r="D19" s="2"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="2">
+        <v>99.8</v>
+      </c>
+      <c r="G19" s="2">
+        <v>3</v>
+      </c>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="11">
+        <v>1984</v>
+      </c>
+      <c r="B20" s="2">
+        <v>103.9</v>
+      </c>
+      <c r="C20" s="2">
+        <v>4.3</v>
+      </c>
+      <c r="D20" s="2"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="2">
+        <v>103.3</v>
+      </c>
+      <c r="G20" s="2">
+        <v>3.5</v>
+      </c>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" s="11">
+        <v>1985</v>
+      </c>
+      <c r="B21" s="2">
+        <v>107.6</v>
+      </c>
+      <c r="C21" s="2">
+        <v>3.6</v>
+      </c>
+      <c r="D21" s="2"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="2">
+        <v>106.9</v>
+      </c>
+      <c r="G21" s="2">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" s="11">
+        <v>1986</v>
+      </c>
+      <c r="B22" s="2">
+        <v>109.6</v>
+      </c>
+      <c r="C22" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="D22" s="2"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="2">
+        <v>108.6</v>
+      </c>
+      <c r="G22" s="2">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A23" s="11">
+        <v>1987</v>
+      </c>
+      <c r="B23" s="2">
+        <v>113.6</v>
+      </c>
+      <c r="C23" s="2">
+        <v>3.6</v>
+      </c>
+      <c r="D23" s="2"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="2">
+        <v>112.5</v>
+      </c>
+      <c r="G23" s="2">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A24" s="11">
+        <v>1988</v>
+      </c>
+      <c r="B24" s="2">
+        <v>118.3</v>
+      </c>
+      <c r="C24" s="2">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D24" s="2"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="2">
+        <v>117</v>
+      </c>
+      <c r="G24" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A25" s="11">
+        <v>1989</v>
+      </c>
+      <c r="B25" s="2">
+        <v>124</v>
+      </c>
+      <c r="C25" s="2">
+        <v>4.8</v>
+      </c>
+      <c r="D25" s="2"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="2">
+        <v>122.6</v>
+      </c>
+      <c r="G25" s="2">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" s="11">
+        <v>1990</v>
+      </c>
+      <c r="B26" s="2">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="C26" s="2">
+        <v>5.4</v>
+      </c>
+      <c r="D26" s="2"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="2">
+        <v>129</v>
+      </c>
+      <c r="G26" s="2">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" s="11">
+        <v>1991</v>
+      </c>
+      <c r="B27" s="2">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="C27" s="2">
+        <v>4.2</v>
+      </c>
+      <c r="D27" s="2"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="2">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="G27" s="2">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A28" s="11">
+        <v>1992</v>
+      </c>
+      <c r="B28" s="2">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="C28" s="2">
+        <v>3</v>
+      </c>
+      <c r="D28" s="2"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="2">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="G28" s="2">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A29" s="11">
+        <v>1993</v>
+      </c>
+      <c r="B29" s="2">
+        <v>144.5</v>
+      </c>
+      <c r="C29" s="2">
+        <v>3</v>
+      </c>
+      <c r="D29" s="2"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="2">
+        <v>142.1</v>
+      </c>
+      <c r="G29" s="2">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A30" s="11">
+        <v>1994</v>
+      </c>
+      <c r="B30" s="2">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="C30" s="2">
+        <v>2.6</v>
+      </c>
+      <c r="D30" s="2"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="2">
+        <v>145.6</v>
+      </c>
+      <c r="G30" s="2">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A31" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="G15" s="15"/>
-[...4 lines deleted...]
-      <c r="C16" s="17" t="s">
+      <c r="B31" s="2">
+        <v>152.4</v>
+      </c>
+      <c r="C31" s="2">
+        <v>2.8</v>
+      </c>
+      <c r="D31" s="2"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="2">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" s="24">
+        <v>1996</v>
+      </c>
+      <c r="B32" s="7">
+        <v>156.9</v>
+      </c>
+      <c r="C32" s="2">
+        <v>3</v>
+      </c>
+      <c r="D32" s="21"/>
+      <c r="F32" s="7">
+        <v>154.1</v>
+      </c>
+      <c r="G32" s="7">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A33" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="26"/>
-[...1 lines deleted...]
-      <c r="F16" s="27" t="s">
+      <c r="B33" s="2">
+        <v>160.5</v>
+      </c>
+      <c r="C33" s="2">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D33" s="21"/>
+      <c r="F33" s="7">
+        <v>157.6</v>
+      </c>
+      <c r="G33" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A34" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="G16" s="21"/>
-[...2 lines deleted...]
-      <c r="B17" s="26" t="s">
+      <c r="B34" s="2">
+        <v>163</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1.6</v>
+      </c>
+      <c r="D34" s="21"/>
+      <c r="F34" s="7">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="G34" s="7">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A35" s="24">
+        <v>1999</v>
+      </c>
+      <c r="B35" s="2">
+        <v>166.6</v>
+      </c>
+      <c r="C35" s="2">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D35" s="21"/>
+      <c r="F35" s="7">
+        <v>163.19999999999999</v>
+      </c>
+      <c r="G35" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A36" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="26" t="s">
+      <c r="B36" s="2">
+        <v>172.2</v>
+      </c>
+      <c r="C36" s="2">
+        <v>3.4</v>
+      </c>
+      <c r="D36" s="21"/>
+      <c r="F36" s="7">
+        <v>168.9</v>
+      </c>
+      <c r="G36" s="7">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A37" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D17" s="26"/>
-[...38 lines deleted...]
-      <c r="C19" s="3">
+      <c r="B37" s="2">
+        <v>177.1</v>
+      </c>
+      <c r="C37" s="2">
+        <v>2.8</v>
+      </c>
+      <c r="D37" s="21"/>
+      <c r="F37" s="7">
+        <v>173.5</v>
+      </c>
+      <c r="G37" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A38" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="2">
+        <v>179.9</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1.6</v>
+      </c>
+      <c r="D38" s="22"/>
+      <c r="F38" s="4">
+        <v>175.9</v>
+      </c>
+      <c r="G38" s="22">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A39" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="2">
+        <v>184</v>
+      </c>
+      <c r="C39" s="2">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D39" s="21"/>
+      <c r="F39" s="7">
+        <v>179.8</v>
+      </c>
+      <c r="G39" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A40" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="2">
+        <v>188.9</v>
+      </c>
+      <c r="C40" s="2">
+        <v>2.7</v>
+      </c>
+      <c r="D40" s="21"/>
+      <c r="F40" s="7">
+        <v>184.5</v>
+      </c>
+      <c r="G40" s="7">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A41" s="24">
+        <v>2005</v>
+      </c>
+      <c r="B41" s="2">
+        <v>195.3</v>
+      </c>
+      <c r="C41" s="2">
+        <v>3.4</v>
+      </c>
+      <c r="D41" s="21"/>
+      <c r="F41" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="G41" s="7">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A42" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="2">
+        <v>201.6</v>
+      </c>
+      <c r="C42" s="2">
         <v>3.2</v>
       </c>
-      <c r="D19" s="3"/>
-[...38 lines deleted...]
-      <c r="C21" s="3">
+      <c r="D42" s="21"/>
+      <c r="F42" s="7">
+        <v>197.1</v>
+      </c>
+      <c r="G42" s="7">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A43" s="24">
+        <v>2007</v>
+      </c>
+      <c r="B43" s="26">
+        <v>207.34200000000001</v>
+      </c>
+      <c r="C43" s="2">
+        <v>2.8</v>
+      </c>
+      <c r="D43" s="21"/>
+      <c r="F43" s="26">
+        <v>202.767</v>
+      </c>
+      <c r="G43" s="7">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A44" s="24">
+        <v>2008</v>
+      </c>
+      <c r="B44" s="26">
+        <v>215.303</v>
+      </c>
+      <c r="C44" s="2">
+        <v>3.8</v>
+      </c>
+      <c r="D44" s="21"/>
+      <c r="F44" s="26">
+        <v>211.053</v>
+      </c>
+      <c r="G44" s="7">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A45" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B45" s="26">
+        <v>214.53700000000001</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D45" s="21"/>
+      <c r="F45" s="26">
+        <v>209.63</v>
+      </c>
+      <c r="G45" s="7">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A46" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="26">
+        <v>218.05600000000001</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1.6</v>
+      </c>
+      <c r="D46" s="21"/>
+      <c r="F46" s="26">
+        <v>213.96700000000001</v>
+      </c>
+      <c r="G46" s="7">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A47" s="24">
+        <v>2011</v>
+      </c>
+      <c r="B47" s="26">
+        <v>224.93899999999999</v>
+      </c>
+      <c r="C47" s="2">
+        <v>3.2</v>
+      </c>
+      <c r="D47" s="21"/>
+      <c r="F47" s="26">
+        <v>221.57499999999999</v>
+      </c>
+      <c r="G47" s="7">
         <v>3.6</v>
       </c>
-      <c r="D21" s="3"/>
-[...25 lines deleted...]
-      <c r="G22" s="3">
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A48" s="34">
+        <v>2012</v>
+      </c>
+      <c r="B48" s="26">
+        <v>229.59399999999999</v>
+      </c>
+      <c r="C48" s="2">
+        <v>2.1</v>
+      </c>
+      <c r="D48" s="21"/>
+      <c r="F48" s="26">
+        <v>226.22900000000001</v>
+      </c>
+      <c r="G48" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="Q48" s="50"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B49" s="26">
+        <v>232.95699999999999</v>
+      </c>
+      <c r="C49" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="D49" s="21"/>
+      <c r="F49" s="26">
+        <v>229.32400000000001</v>
+      </c>
+      <c r="G49" s="7">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="26">
+        <v>236.73599999999999</v>
+      </c>
+      <c r="C50" s="2">
         <v>1.6</v>
       </c>
-      <c r="H22" s="3"/>
-[...30 lines deleted...]
-      <c r="C24" s="3">
+      <c r="D50" s="21"/>
+      <c r="F50" s="26">
+        <v>232.77099999999999</v>
+      </c>
+      <c r="G50" s="7">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B51" s="26">
+        <v>237.017</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="21"/>
+      <c r="F51" s="26">
+        <v>231.81</v>
+      </c>
+      <c r="G51" s="21">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="34">
+        <v>2016</v>
+      </c>
+      <c r="B52" s="26">
+        <v>240.00700000000001</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" s="21"/>
+      <c r="F52" s="26">
+        <v>234.07599999999999</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="34">
+        <v>2017</v>
+      </c>
+      <c r="B53" s="26">
+        <v>245.12</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53" s="21"/>
+      <c r="F53" s="26">
+        <v>239.05099999999999</v>
+      </c>
+      <c r="G53" s="28">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B54" s="26">
+        <v>251.107</v>
+      </c>
+      <c r="C54" s="2">
+        <v>2.4</v>
+      </c>
+      <c r="D54" s="21"/>
+      <c r="F54" s="26">
+        <v>245.14599999999999</v>
+      </c>
+      <c r="G54" s="28">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="34">
+        <v>2019</v>
+      </c>
+      <c r="B55" s="26">
+        <v>255.65700000000001</v>
+      </c>
+      <c r="C55" s="2">
+        <v>1.8</v>
+      </c>
+      <c r="D55" s="21"/>
+      <c r="F55" s="26">
+        <v>249.22200000000001</v>
+      </c>
+      <c r="G55" s="2">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B56" s="26">
+        <v>258.81099999999998</v>
+      </c>
+      <c r="C56" s="2">
+        <v>1.2</v>
+      </c>
+      <c r="D56" s="21"/>
+      <c r="E56" s="26"/>
+      <c r="F56" s="26">
+        <v>252.24799999999999</v>
+      </c>
+      <c r="G56" s="31">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B57" s="26">
+        <v>270.97000000000003</v>
+      </c>
+      <c r="C57" s="2">
+        <v>4.7</v>
+      </c>
+      <c r="D57" s="21"/>
+      <c r="E57" s="26"/>
+      <c r="F57" s="26">
+        <v>265.51</v>
+      </c>
+      <c r="G57" s="28">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="26">
+        <v>292.65499999999997</v>
+      </c>
+      <c r="C58" s="1">
+        <v>8</v>
+      </c>
+      <c r="D58" s="21"/>
+      <c r="F58" s="4">
+        <v>287.98399999999998</v>
+      </c>
+      <c r="G58" s="4">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="45">
+        <v>304.702</v>
+      </c>
+      <c r="C59" s="30">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D24" s="3"/>
-[...88 lines deleted...]
-      <c r="G28" s="3">
+      <c r="D59" s="28"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="G59" s="28">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="35">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="53">
+        <v>313.68900000000002</v>
+      </c>
+      <c r="C60" s="2">
         <v>2.9</v>
       </c>
-      <c r="H28" s="3"/>
-[...30 lines deleted...]
-      <c r="C30" s="3">
+      <c r="D60" s="35"/>
+      <c r="E60" s="26"/>
+      <c r="F60" s="7">
+        <v>307.55200000000002</v>
+      </c>
+      <c r="G60" s="51" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="35">
+        <v>2025</v>
+      </c>
+      <c r="B61" s="53">
+        <v>321.94299999999998</v>
+      </c>
+      <c r="C61" s="1">
         <v>2.6</v>
       </c>
-      <c r="D30" s="3"/>
-[...4 lines deleted...]
-      <c r="G30" s="3">
+      <c r="D61" s="35"/>
+      <c r="E61" s="26"/>
+      <c r="F61" s="7">
+        <v>315.28500000000003</v>
+      </c>
+      <c r="G61" s="51" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="18" x14ac:dyDescent="0.2">
+      <c r="A62" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="53">
+        <v>330.26499999999999</v>
+      </c>
+      <c r="C62" s="1">
         <v>2.5</v>
       </c>
-      <c r="H30" s="3"/>
-[...66 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="E62" s="48"/>
+      <c r="F62" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="G62" s="49" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="34"/>
+      <c r="B63" s="30"/>
+      <c r="C63" s="21"/>
+      <c r="D63" s="21"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="31"/>
+      <c r="G63" s="31"/>
+    </row>
+    <row r="64" spans="1:7" ht="18" x14ac:dyDescent="0.2">
+      <c r="A64" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="23"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A65" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="3">
-[...23 lines deleted...]
-      <c r="C35" s="3">
+      <c r="B65" s="54">
+        <v>325.25200000000001</v>
+      </c>
+      <c r="C65" s="2">
+        <v>2.4</v>
+      </c>
+      <c r="D65" s="21"/>
+      <c r="F65" s="26">
+        <v>317.94200000000001</v>
+      </c>
+      <c r="G65" s="1">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D35" s="3"/>
-[...4 lines deleted...]
-      <c r="G35" s="13">
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A66" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B66" s="54">
+        <v>326.78500000000003</v>
+      </c>
+      <c r="C66" s="21">
+        <v>2.4</v>
+      </c>
+      <c r="D66" s="24"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="26">
+        <v>319.42200000000003</v>
+      </c>
+      <c r="G66" s="21">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H35" s="3"/>
-[...24 lines deleted...]
-      <c r="A37" s="1" t="s">
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A67" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="3">
-[...17 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="B67" s="54"/>
+      <c r="C67" s="21"/>
+      <c r="D67" s="24"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="26"/>
+      <c r="G67" s="21"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A68" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B38" s="3">
-[...17 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="B68" s="54"/>
+      <c r="C68" s="21"/>
+      <c r="D68" s="24"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="26"/>
+      <c r="G68" s="21"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A69" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="3">
-[...17 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="B69" s="54"/>
+      <c r="C69" s="21"/>
+      <c r="D69" s="24"/>
+      <c r="E69" s="11"/>
+      <c r="F69" s="26"/>
+      <c r="G69" s="21"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A70" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="3">
-[...28 lines deleted...]
-      <c r="F41" s="29" t="s">
+      <c r="B70" s="54"/>
+      <c r="C70" s="21"/>
+      <c r="D70" s="24"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="21"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A71" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="G41" s="13">
-[...6 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="B71" s="54"/>
+      <c r="C71" s="21"/>
+      <c r="D71" s="24"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="26"/>
+      <c r="G71" s="21"/>
+      <c r="J71" s="21"/>
+    </row>
+    <row r="72" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="3">
-[...59 lines deleted...]
-      <c r="A45" s="1" t="s">
+      <c r="B72" s="54"/>
+      <c r="C72" s="21"/>
+      <c r="D72" s="24"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="26"/>
+      <c r="G72" s="21"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B45" s="30">
-[...17 lines deleted...]
-      <c r="A46" s="1" t="s">
+      <c r="B73" s="54"/>
+      <c r="C73" s="2"/>
+      <c r="D73" s="24"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="26"/>
+      <c r="G73" s="21"/>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B74" s="54"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="24"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="21"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A75" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B46" s="30">
-[...59 lines deleted...]
-      <c r="A49" s="1" t="s">
+      <c r="B75" s="54"/>
+      <c r="C75" s="1"/>
+      <c r="D75" s="24"/>
+      <c r="E75" s="11"/>
+      <c r="F75" s="26"/>
+      <c r="G75" s="1"/>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A76" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="30">
-[...248 lines deleted...]
-      <c r="A61" s="33" t="s">
+      <c r="B76" s="54"/>
+      <c r="C76" s="2"/>
+      <c r="D76" s="24"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="26"/>
+      <c r="G76" s="28"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A77" s="20"/>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="2"/>
+      <c r="G77" s="2"/>
+    </row>
+    <row r="78" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A78" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" s="44" customFormat="1" ht="18" x14ac:dyDescent="0.2">
+      <c r="A79" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B79" s="43"/>
+      <c r="C79" s="43"/>
+      <c r="D79" s="43"/>
+      <c r="E79" s="43"/>
+      <c r="F79" s="43"/>
+      <c r="G79" s="43"/>
+      <c r="H79" s="43"/>
+    </row>
+    <row r="80" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B80" s="1"/>
+      <c r="C80" s="2"/>
+      <c r="D80" s="2"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="2"/>
+      <c r="G80" s="2"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A81" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B61" s="34">
-[...251 lines deleted...]
-      <c r="A74" s="1" t="s">
+      <c r="B81" s="50"/>
+      <c r="C81" s="50"/>
+      <c r="D81" s="50"/>
+      <c r="E81" s="52"/>
+      <c r="F81" s="50"/>
+      <c r="G81" s="50"/>
+      <c r="H81" s="52"/>
+      <c r="I81" s="52"/>
+      <c r="J81" s="52"/>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A82" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B74" s="37" t="s">
-[...102 lines deleted...]
-    </row>
+      <c r="B82" s="1"/>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="2"/>
+      <c r="G82" s="2"/>
+    </row>
+    <row r="83" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="36"/>
+    </row>
+    <row r="86" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A9:G9"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A12:G12"/>
+    <mergeCell ref="A9:G9"/>
   </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="A7" r:id="rId1" xr:uid="{ACF08AA3-ACB7-4FB1-9360-377BF926B764}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A6" r:id="rId3" xr:uid="{86A46724-CE86-42C3-9DFF-2484D829D11C}"/>
+    <hyperlink ref="A7" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="G5" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="A6" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup scale="65" orientation="portrait" r:id="rId4"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Italic"&amp;12&amp;D</oddFooter>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="A31 A33:A34 A36:A40 A45:A46 A49:A50 A42 K52:IV52 C53 E54 C51:C52 A54 H54:IV54 A58:A59 C45 G60:G61 A62 F41 F59 A64" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{09b73270-2993-4076-be47-9c78f42a1e84}" enabled="1" method="Privileged" siteId="{aa3f6932-fa7c-47b4-a0ce-a598cad161cf}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2025</vt:lpstr>
-      <vt:lpstr>'2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company>Oregon Employment Department</Company>
+  <Company>Oregon Employment Dept</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Consumer Price Index</dc:title>
+  <dc:creator>Oregon Employment Department</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_09b73270-2993-4076-be47-9c78f42a1e84_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_09b73270-2993-4076-be47-9c78f42a1e84_SetDate">
+    <vt:lpwstr>2023-11-14T14:00:00Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_09b73270-2993-4076-be47-9c78f42a1e84_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_09b73270-2993-4076-be47-9c78f42a1e84_Name">
+    <vt:lpwstr>Level 1 - Published (Items)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_09b73270-2993-4076-be47-9c78f42a1e84_SiteId">
+    <vt:lpwstr>aa3f6932-fa7c-47b4-a0ce-a598cad161cf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_09b73270-2993-4076-be47-9c78f42a1e84_ActionId">
+    <vt:lpwstr>4ad347ba-c22c-44ea-9382-4d1dd3bf6f58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_09b73270-2993-4076-be47-9c78f42a1e84_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>